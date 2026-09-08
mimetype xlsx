--- v0 (2026-07-10)
+++ v1 (2026-09-08)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf351d76a19f4456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73357210b4b74517bd4ad681dd03bf8f.psmdcp" Id="R8af4795074d54c5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1358cab71d9f4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca81d5946cae436f97e8461a95a4dcd7.psmdcp" Id="R277c29be578c406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Yukleme" sheetId="1" r:id="rId2"/>
     <x:sheet name="NASIL KULLANILIR" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>S.NO</x:t>
   </x:si>
   <x:si>
     <x:t>İLAÇ</x:t>
   </x:si>
@@ -78,66 +78,69 @@
   <x:si>
     <x:t>Kt</x:t>
   </x:si>
   <x:si>
     <x:t>SERUM FIZYOLOJIK %0.9 500 ML</x:t>
   </x:si>
   <x:si>
     <x:t>Ad</x:t>
   </x:si>
   <x:si>
     <x:t>ENJEKTOR 10 CC</x:t>
   </x:si>
   <x:si>
     <x:t>EXCEL YÜKLEME ŞABLONU - NASIL ÇALIŞIR</x:t>
   </x:si>
   <x:si>
     <x:t>Sisteme yüklenince şunlar okunur:</x:t>
   </x:si>
   <x:si>
     <x:t>1) İLAÇ kolonu -&gt; ürün adları + birim (TOPLAM ile HEDEF arasındaki başlıksız kolon)</x:t>
   </x:si>
   <x:si>
     <x:t>2) HEDEF ile 'en iyi fiyat' arasındaki kolon başlıkları -&gt; firma isimleri</x:t>
   </x:si>
   <x:si>
-    <x:t>3) Şube kolonları (MTM, Aliağa, PARK, HASTANE) -&gt; şube bazlı miktarlar (aktif döneme yazılır)</x:t>
+    <x:t>3) Şube kolonları (MTM, Aliağa, PARK, HASTANE) -&gt; şube bazlı miktarlar (seçilen döneme yazılır)</x:t>
   </x:si>
   <x:si>
     <x:t>4) HEDEF kolonu -&gt; hedef fiyatlar</x:t>
   </x:si>
   <x:si>
     <x:t>ÖNEMLİ:</x:t>
   </x:si>
   <x:si>
     <x:t>- Aynı isimli ürün zaten kayıtlıysa miktar ve hedef GÜNCELLENİR (ürün çoğaltılmaz).</x:t>
   </x:si>
   <x:si>
     <x:t>- Aynı isimli firma zaten kayıtlıysa atlanır, mükerrer oluşmaz.</x:t>
   </x:si>
   <x:si>
     <x:t>- Kolon sırası önemli değildir, başlık adına göre bulunur.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>- Yükleme sayfasında hangi döneme kayıt yapılacağını seçebilirsiniz.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -637,51 +640,51 @@
       </x:c>
       <x:c r="G4" s="0">
         <x:v>3800</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I4" s="0">
         <x:v>1.75</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:A12"/>
+  <x:dimension ref="A1:A13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="90.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1">
       <x:c r="A1" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:1">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:1">
       <x:c r="A3" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:1">
       <x:c r="A4" s="0" t="s">
@@ -704,50 +707,55 @@
       </x:c>
     </x:row>
     <x:row r="8" spans="1:1">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:1">
       <x:c r="A9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:1">
       <x:c r="A10" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:1">
       <x:c r="A11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:1">
       <x:c r="A12" s="0" t="s">
         <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:1">
+      <x:c r="A13" s="0" t="s">
+        <x:v>28</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="6">
       <vt:lpstr>Yukleme</vt:lpstr>
       <vt:lpstr>NASIL KULLANILIR</vt:lpstr>
       <vt:lpstr>Yukleme!Print_Area</vt:lpstr>
       <vt:lpstr>Yukleme!Print_Titles</vt:lpstr>
       <vt:lpstr>NASIL KULLANILIR!Print_Area</vt:lpstr>
       <vt:lpstr>NASIL KULLANILIR!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>